--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -36,1325 +36,1142 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="17212B"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Максим Пешехонов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F5F8B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Senior Fullstack Engineer</w:t>
+        <w:t xml:space="preserve">Fullstack</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Удалённо, РФ · kassady71@gmail.com · +79509196786</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">О себе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Senior Fullstack Engineer с frontend-фокусом, 7 лет в разработке. Стек: React, TypeScript, Next.js, Node.js/Nest.js, REST/OpenAPI, PostgreSQL и CI/CD.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Работал в X5, BI.ZONE, НЛМК, Citilink и POTALONU. Собирал кабинеты, Mini Apps, Canvas-редакторы, API-интеграции и доводил фичи до релиза.</w:t>
+        <w:t xml:space="preserve">Fullstack Engineer с 7 годами в разработке. Собираю продуктовые интерфейсы и fullstack-модули на React, TypeScript, Vue/Nuxt, Next.js и Node.js/Nest.js.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="120" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Работаю с ролями и доступами, сложными формами, REST/OpenAPI, GraphQL, WebSocket, PostgreSQL и CI/CD: от API-контракта и интерфейса до production и поддержки после релиза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="120" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Вёл разработку для X5, BI.ZONE, НЛМК и Citilink, а в SmartFish и VC.DC развиваю ERP, POS, HR-платформу и мобильные сценарии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Опыт работы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">POTALONU LLC - </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Senior Fullstack Engineer</w:t>
+        <w:t xml:space="preserve">SmartFish / фриланс - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Fullstack Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">09.2025 - 06.2026 | Удалённо | Билеты и инструменты для стримеров</w:t>
+        <w:t xml:space="preserve">07.2026 - н.в. | Удалённо | ERP, розница, POS и мобильные инструменты для рыбоводного бизнеса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">sendonate.com - Fullstack: мини-приложение, кабинет стримера, API и OBS-оверлей</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Закрыл полный сценарий: оплата в Mini App, кабинет стримера, алерт на эфире в OBS</w:t>
+        <w:t xml:space="preserve">SmartFish ERP - Сервис управления хозяйствами: участки, цехи, склады и сотрудники</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Разделил формы и списки по производственным модулям: участки, цехи, склады и сотрудники</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подключил роли и права, API-клиент по OpenAPI/Orval, карты и отчёты для операционных сценариев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поддерживаю типизированные async-сценарии на Effect-TS и покрываю ключевую логику Vitest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стек: React, TypeScript, Python, Django REST, Vite, WebSocket, CI/CD, GitHub Actions, Sentry</w:t>
+        <w:t xml:space="preserve">Стек: React, TypeScript, Vite, Effector, Effect-TS, Orval, Yandex Maps, Vitest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">PREEGLOS - Витрина билетов и редактор схем залов</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Настроил CI/CD (GitLab CI) и выкладку через Docker Compose</w:t>
+        <w:t xml:space="preserve">SmartFish KKM - Планшетная POS-касса для смен, продаж и оплат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Собрал сценарии смены и продаж на планшете для продавца и менеджера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подключил оплату через POS-терминал по локальной сети и печать чека</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Разделил права продавца на смене и администратора в режиме просмотра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стек: Next.js, React, TypeScript, JavaScript, Canvas, PostgreSQL, CI/CD, GitLab CI</w:t>
+        <w:t xml:space="preserve">Стек: React Native, Expo, TypeScript, Expo Router, Zustand, REST API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SmartFish storefront &amp; B2B API - NestJS API и витрина для заказов, оплат и B2B</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Связал 2 клиентских контура, розничную витрину и B2B-кабинет, с общим NestJS API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Дорабатываю 5 ключевых сценариев: каталог, корзина, заказы, оплаты и промокоды/бонусы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поддерживаю webhook-обработчики, RBAC, OpenAPI-контракт и WebSocket-события</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="120" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="52606D"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стек: NestJS, Next.js, TypeScript, PostgreSQL, REST API, OpenAPI, Docker, WebSockets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">X5 Tech - </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Senior Frontend Engineer</w:t>
+        <w:t xml:space="preserve">Venture Career / DC - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">04.2024 - 07.2025 | Удалённо | IT X5 Group, крупнейший продуктовый ритейлер РФ</w:t>
+        <w:t xml:space="preserve">07.2026 - н.в. | Удалённо | HR-платформа для соискателей и стартапов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">НКЗ 3.0 - согласование закупок - Модуль для сотен (до тысяч) внутренних пользователей</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Вёл code review и декомпозицию frontend-модулей вместе с backend</w:t>
+        <w:t xml:space="preserve">VC.DC HR platform - Vue 3/Nuxt 4 интерфейсы для онбординга, профилей и вакансий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реализовал welcome-экран и тур соискателя для мобильных и широких экранов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подключил интерфейсы вакансий и профилей к существующим API с учётом ролей и этапов онбординга</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проверяю пользовательские сценарии автоматическими тестами и Playwright</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стек: React, TypeScript, JavaScript, Vite, Orval, Keycloak, react-hook-form</w:t>
+        <w:t xml:space="preserve">Стек: Vue 3, Nuxt 4, TypeScript, Vue Router, REST API, Playwright</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">BI.ZONE - </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Senior Frontend Engineer</w:t>
+        <w:t xml:space="preserve">POTALONU LLC - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Fullstack Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">06.2023 - 03.2024 | Удалённо | Кибербезопасность, продукты Threat Intelligence</w:t>
+        <w:t xml:space="preserve">09.2025 - 06.2026 | Удалённо | Билеты и инструменты для стримеров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Threat Intelligence - Аналитика киберугроз, frontend-команда из 3 человек</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Собрал часть графа связей сущностей на D3.js для аналитиков</w:t>
+        <w:t xml:space="preserve">sendonate.com - Fullstack: мини-приложение, кабинет стримера, API и OBS-оверлей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Собрал на React мини-приложение для донатов, кабинет стримера и оверлей с алертами и прогрессбаром; довёл до production</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Дорабатывал Python/Django REST API кабинета стримера: сборы и история сбросов, валюты, обработка и модерация донатов; добавлял тесты и типизацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Настроил CI/CD (GitHub Actions) и Sentry: три клиента на одном API без рассинхрона с backend</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Закрыл полный сценарий: оплата в Mini App, кабинет стримера, алерт на эфире в OBS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стек: React, TypeScript, JavaScript, GraphQL, Apollo, D3.js, Jest</w:t>
+        <w:t xml:space="preserve">Стек: React, TypeScript, Python, Django REST, Vite, WebSocket, CI/CD, GitHub Actions, Sentry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREEGLOS - Витрина билетов и редактор схем залов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Собрал витрину и checkout на Next.js: Auth.js, PostgreSQL, REST API по OpenAPI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сделал редактор схем залов на Canvas и встраиваемый виджет выбора мест вместо seats.io</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В production: десятки залов и событий - организаторы рисуют схему сами, покупатели выбирают места на сайте</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Настроил CI/CD (GitLab CI) и выкладку через Docker Compose</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="120" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="52606D"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стек: Next.js, React, TypeScript, JavaScript, Canvas, PostgreSQL, CI/CD, GitLab CI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">НЛМК - </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Senior Frontend Engineer</w:t>
+        <w:t xml:space="preserve">X5 Tech - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">05.2022 - 06.2023 | Удалённо | Металлургия: digital на производстве</w:t>
+        <w:t xml:space="preserve">04.2024 - 07.2025 | Удалённо | IT X5 Group, крупнейший продуктовый ритейлер РФ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Регистрация выпусков чугуна - SPA вместо Excel</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Подключил Sentry и CI/CD (GitLab CI): быстрее находил и чинил ошибки в проде</w:t>
+        <w:t xml:space="preserve">НКЗ 3.0 - согласование закупок - Модуль для сотен (до тысяч) внутренних пользователей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Один из 2 frontend: React, TypeScript, роли (Keycloak), длинные формы, REST API (Orval), UI Kit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сам перевёл модуль на Vite с разделением кода (code splitting) на длинных сценариях</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Закрыл UI полного цикла согласования: роли, статусы, формы, переходы этапов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Вёл code review и декомпозицию frontend-модулей вместе с backend</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стек: React, TypeScript, JavaScript, TanStack Table, TanStack Query, Keycloak, CI/CD, Sentry</w:t>
+        <w:t xml:space="preserve">Стек: React, TypeScript, JavaScript, Vite, Orval, Keycloak, react-hook-form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Citilink - </w:t>
+        <w:t xml:space="preserve">BI.ZONE - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">04.2021 - 04.2022 | Удалённо | Крупный e-commerce электроники</w:t>
+        <w:t xml:space="preserve">06.2023 - 03.2024 | Удалённо | Кибербезопасность, продукты Threat Intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Каталог - Миграция с PHP/Symfony на Next.js</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Вёл code review в монорепозитории (yarn workspaces)</w:t>
+        <w:t xml:space="preserve">Threat Intelligence - Аналитика киберугроз, frontend-команда из 3 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Собрал разделы категорий угроз и детальную форму связей на GraphQL (Apollo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Добавил виртуализацию длинных списков; покрыл тестами (Jest); вёл code review</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Категории и форма стали основным способом связывать угрозы в продукте</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Собрал часть графа связей сущностей на D3.js для аналитиков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стек: Next.js, React, TypeScript, JavaScript, REST API, Redux, Jest</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Избранные проекты</w:t>
+        <w:t xml:space="preserve">Стек: React, TypeScript, JavaScript, GraphQL, Apollo, D3.js, Jest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ZodiacLab — маркетплейс и консультации - ZodiacLab</w:t>
+        <w:t xml:space="preserve">НЛМК - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fullstack / Frontend · Маркетплейс услуг с каталогом, заказами и видеоконсультациями в браузере</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Orval генерирует TypeScript-клиент из OpenAPI-контракта</w:t>
+        <w:t xml:space="preserve">05.2022 - 06.2023 | Удалённо | Металлургия: digital на производстве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Регистрация выпусков чугуна - SPA вместо Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заменил Excel на React SPA: таблицы (TanStack Table), React Query, Keycloak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Съездил на цех, посмотрел реальный сценарий смены и учёл его в интерфейсе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Цех перешёл на web как основной процесс (десятки пользователей на сменах)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подключил Sentry и CI/CD (GitLab CI): быстрее находил и чинил ошибки в проде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стек: Next.js, React, TypeScript, Nest.js, WebRTC, Socket.io, Orval, Playwright, PostgreSQL</w:t>
+        <w:t xml:space="preserve">Стек: React, TypeScript, JavaScript, TanStack Table, TanStack Query, Keycloak, CI/CD, Sentry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">SmartFish — сервис управления - SmartFish</w:t>
+        <w:t xml:space="preserve">Citilink - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Frontend-разработчик · Сервис управления рыбоводными хозяйствами: участки, цехи, склады, сотрудники</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Effect-TS типизирует ошибки и асинхронные операции в API-сценариях</w:t>
+        <w:t xml:space="preserve">04.2021 - 04.2022 | Удалённо | Крупный e-commerce электроники</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каталог - Миграция с PHP/Symfony на Next.js</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перенёс зону каталога на Next.js: фильтры, сортировка, пагинация, REST API, состояние в URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сохранил SEO: страницы и фильтры индексируются через URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Одно состояние фильтров в URL работает для розницы и оптового каталога</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Вёл code review в монорепозитории (yarn workspaces)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стек: React, TypeScript, Vite, Effector, Effect-TS, FSD, Orval, Yandex Maps, Recharts, Vitest</w:t>
-[...323 lines deleted...]
-        <w:t xml:space="preserve">Стек: TypeScript, Vite, Canvas 2D, HTML/CSS, Mobile Web APIs</w:t>
+        <w:t xml:space="preserve">Стек: Next.js, React, TypeScript, JavaScript, REST API, Redux, Jest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Навыки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Языки: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">TypeScript, JavaScript (ES6+), HTML5, CSS3, SCSS/SASS, Python, Node.js</w:t>
+        <w:t xml:space="preserve">TypeScript, JavaScript (ES6+), HTML5, CSS3, SCSS/SASS, Python, Node.js, PHP, Laravel, 1C-Bitrix</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Frontend: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">React, Vue 3, Nuxt 4, Next.js (SSR/SSG), Effect-TS, Redux Toolkit, MobX, TanStack Query, TanStack Table, React Hook Form, Zod, Canvas, Framer Motion, Rive, Lottie, React Native, Expo, Feature-Sliced Design, Module Federation, Tailwind CSS, CSS-in-JS / Emotion</w:t>
+        <w:t xml:space="preserve">React, Vue 3, Nuxt 4, Next.js (SSR/SSG), Effect-TS, Redux Toolkit, TanStack Query, TanStack Table, React Hook Form, Zod, Canvas, React Native, Expo, Feature-Sliced Design, Module Federation, Tailwind CSS, CSS-in-JS / Emotion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Сборка и CI/CD: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Git, Webpack, Vite, yarn workspaces, монорепозитории, code splitting, CI/CD, GitLab CI, GitHub Actions, EAS Build, Docker</w:t>
+        <w:t xml:space="preserve">Git, Webpack, Vite, yarn workspaces, монорепозитории, code splitting, CI/CD, GitLab CI, GitHub Actions, Jenkins, EAS Build, Docker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API и backend: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">REST API, OpenAPI/Orval, GraphQL (Apollo Client), WebSocket, PostgreSQL, SQL, Drizzle ORM, Nest.js, Django REST, Flask, scikit-learn, Keycloak, Auth.js, SMTP / IMAP</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Web3, web3.js, TonConnect</w:t>
+        <w:t xml:space="preserve">REST API, OpenAPI/Orval, GraphQL (Apollo Client), WebSocket, PostgreSQL, SQL, Drizzle ORM, Nest.js, Django REST, Flask, Redux Saga, Keycloak, Auth.js, SMTP / IMAP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Качество и процессы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jest, Vitest, React Testing Library, Playwright, ESLint, Prettier, Storybook, Sentry, code review, Scrum, Agile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1847,38 +1664,38 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Максим Пешехонов - Senior Fullstack Engineer</dc:title>
+  <dc:title>Максим Пешехонов - Fullstack</dc:title>
   <dc:creator>Maksim Peshekhonov</dc:creator>
   <dc:description>ATS-compatible resume</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>