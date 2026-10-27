--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -36,121 +36,121 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="17212B"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Maksim Peshekhonov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F5F8B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Senior Frontend / Fullstack Engineer</w:t>
+        <w:t xml:space="preserve">Fullstack</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remote, Russia · kassady71@gmail.com · +79509196786</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">About</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Senior Frontend / Fullstack Engineer with 7 years in software development. I build product interfaces and fullstack modules with React, TypeScript, Vue/Nuxt, Next.js, and Node.js/Nest.js.</w:t>
+        <w:t xml:space="preserve">Fullstack Engineer with 7 years in software development. I build product interfaces and fullstack modules with React, TypeScript, Vue/Nuxt, Next.js, and Node.js/Nest.js.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I work with roles and access, complex forms, REST/OpenAPI, GraphQL, WebSocket, PostgreSQL, and CI/CD, from API contract and UI through production and post-release support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Built for X5, BI.ZONE, NLMK, and Citilink; currently developing ERP, POS, HR platform, and mobile flows for SmartFish and VC.DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Work experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SmartFish / freelance - </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Senior Fullstack Engineer</w:t>
+        <w:t xml:space="preserve">Fullstack Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
         <w:t xml:space="preserve">Jul 2026 - present | Remote | ERP, retail, POS, and mobile tools for fish farming</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -267,1309 +267,911 @@
         <w:t xml:space="preserve">Separated cashier-on-shift permissions from manager view-only access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
         <w:t xml:space="preserve">Stack: React Native, Expo, TypeScript, Expo Router, Zustand, REST API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">VC.DC HR platform - HR platform for candidates and startups</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Check user flows with automated tests and Playwright</w:t>
+        <w:t xml:space="preserve">SmartFish storefront &amp; B2B API - NestJS API and storefront for orders, payments, and B2B</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Connected 2 client surfaces, retail storefront and B2B cabinet, to one NestJS API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Extend 5 core flows: catalog, cart, orders, payments, and promocodes/bonuses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Maintain webhook handlers, RBAC, OpenAPI contract, and WebSocket events</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stack: Vue 3, Nuxt 4, TypeScript, Vue Router, REST API, Playwright</w:t>
+        <w:t xml:space="preserve">Stack: NestJS, Next.js, TypeScript, PostgreSQL, REST API, OpenAPI, Docker, WebSockets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">POTALONU LLC - </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Senior Fullstack Engineer</w:t>
+        <w:t xml:space="preserve">Venture Career / DC - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sep 2025 - Jun 2026 | Remote | Ticketing and streamer tools</w:t>
+        <w:t xml:space="preserve">Jul 2026 - present | Remote | HR platform for candidates and startups</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">sendonate.com - Fullstack: Mini App, streamer dashboard, API, and OBS overlay</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Closed the full path: pay in Mini App, streamer dashboard, live alert in OBS</w:t>
+        <w:t xml:space="preserve">VC.DC HR platform - Vue 3/Nuxt 4 interfaces for onboarding, profiles, and vacancies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Implemented responsive candidate welcome and platform tour screens for mobile and desktop</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Connected vacancy and profile interfaces to existing APIs with role and onboarding-state handling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Check user flows with automated tests and Playwright</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stack: React, TypeScript, Python, Django REST, Vite, WebSocket, CI/CD, GitHub Actions, Sentry</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">Stack: Next.js, React, TypeScript, JavaScript, Canvas, PostgreSQL, CI/CD, GitLab CI</w:t>
+        <w:t xml:space="preserve">Stack: Vue 3, Nuxt 4, TypeScript, Vue Router, REST API, Playwright</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">X5 Tech - </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Senior Frontend Engineer</w:t>
+        <w:t xml:space="preserve">POTALONU LLC - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Fullstack Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apr 2024 - Jul 2025 | Remote | IT for X5 Group, Russia's largest grocery retailer</w:t>
+        <w:t xml:space="preserve">Sep 2025 - Jun 2026 | Remote | Ticketing and streamer tools</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">NKZ 3.0 - procurement approval - Module for hundreds (up to thousands) of internal users</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Ran code review and breakdown of frontend modules with backend</w:t>
+        <w:t xml:space="preserve">sendonate.com - Fullstack: Mini App, streamer dashboard, API, and OBS overlay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built on React a donation Mini App, streamer dashboard, and overlay with alerts and progress bar; shipped to production</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Extended the Python/Django REST API for streamer collections and reset history, currencies, donation processing, and moderation; added tests and typing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set up CI/CD (GitHub Actions) and Sentry: three clients on one API without FE/backend drift</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Closed the full path: pay in Mini App, streamer dashboard, live alert in OBS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stack: React, TypeScript, JavaScript, Vite, Orval, Keycloak, react-hook-form</w:t>
+        <w:t xml:space="preserve">Stack: React, TypeScript, Python, Django REST, Vite, WebSocket, CI/CD, GitHub Actions, Sentry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREEGLOS - Ticket storefront and hall layout editor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built the storefront and checkout on Next.js: Auth.js, PostgreSQL, REST API from OpenAPI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built a Canvas hall-layout editor and an embeddable seat-picker widget instead of seats.io</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In production: dozens of halls and events - organizers draw layouts themselves, buyers pick seats on the site</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set up CI/CD (GitLab CI) and delivery with Docker Compose</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="120" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="52606D"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stack: Next.js, React, TypeScript, JavaScript, Canvas, PostgreSQL, CI/CD, GitLab CI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">BI.ZONE - </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Senior Frontend Engineer</w:t>
+        <w:t xml:space="preserve">X5 Tech - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jun 2023 - Mar 2024 | Remote | Cybersecurity - Threat Intelligence products</w:t>
+        <w:t xml:space="preserve">Apr 2024 - Jul 2025 | Remote | IT for X5 Group, Russia's largest grocery retailer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Threat Intelligence - Cyber threat analytics, frontend team of 3</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Built part of the entity relationship graph on D3.js for analysts</w:t>
+        <w:t xml:space="preserve">NKZ 3.0 - procurement approval - Module for hundreds (up to thousands) of internal users</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One of 2 frontend engineers: React, TypeScript, Keycloak roles, long forms, REST API (Orval), UI Kit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Owned the Vite migration with code splitting on long flows</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Covered the full approval UI cycle: roles, statuses, forms, stage transitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ran code review and breakdown of frontend modules with backend</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stack: React, TypeScript, JavaScript, GraphQL, Apollo, D3.js, Jest</w:t>
+        <w:t xml:space="preserve">Stack: React, TypeScript, JavaScript, Vite, Orval, Keycloak, react-hook-form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">NLMK - </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Senior Frontend Engineer</w:t>
+        <w:t xml:space="preserve">BI.ZONE - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">May 2022 - Jun 2023 | Remote | Steel industry: digital tools for plant production</w:t>
+        <w:t xml:space="preserve">Jun 2023 - Mar 2024 | Remote | Cybersecurity - Threat Intelligence products</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Cast iron release registration - SPA replacing Excel</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Wired Sentry and CI/CD (GitLab CI): faster to find and fix production errors</w:t>
+        <w:t xml:space="preserve">Threat Intelligence - Cyber threat analytics, frontend team of 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built threat-category sections and a detail form for relationships on GraphQL (Apollo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Added list virtualization; covered with tests (Jest); ran code review</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Categories and the detail form became the main way to link threats in the product</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built part of the entity relationship graph on D3.js for analysts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stack: React, TypeScript, JavaScript, TanStack Table, TanStack Query, Keycloak, CI/CD, Sentry</w:t>
+        <w:t xml:space="preserve">Stack: React, TypeScript, JavaScript, GraphQL, Apollo, D3.js, Jest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Citilink - </w:t>
+        <w:t xml:space="preserve">NLMK - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apr 2021 - Apr 2022 | Remote | Large electronics e-commerce</w:t>
+        <w:t xml:space="preserve">May 2022 - Jun 2023 | Remote | Steel industry: digital tools for plant production</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Catalog - Migration from PHP/Symfony to Next.js</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Ran code review in a monorepo (yarn workspaces)</w:t>
+        <w:t xml:space="preserve">Cast iron release registration - SPA replacing Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Replaced Excel with a React SPA: tables (TanStack Table), React Query, Keycloak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Visited the plant, watched the real shift flow, and reflected it in the UI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Plant teams moved to web as the primary process (dozens of shift users)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wired Sentry and CI/CD (GitLab CI): faster to find and fix production errors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stack: Next.js, React, TypeScript, JavaScript, REST API, Redux, Jest</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Selected projects</w:t>
+        <w:t xml:space="preserve">Stack: React, TypeScript, JavaScript, TanStack Table, TanStack Query, Keycloak, CI/CD, Sentry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ZodiacLab — marketplace and consultations - ZodiacLab</w:t>
+        <w:t xml:space="preserve">Citilink - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Frontend Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fullstack / Frontend · Services marketplace with catalog, orders, and in-browser video consultations</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Orval generates the TypeScript client from the OpenAPI contract</w:t>
+        <w:t xml:space="preserve">Apr 2021 - Apr 2022 | Remote | Large electronics e-commerce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:before="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Catalog - Migration from PHP/Symfony to Next.js</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Moved the catalog zone to Next.js: filters, sort, pagination, REST API, URL state</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kept SEO: pages and filters stay indexable via the URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One URL filter state works for both retail and wholesale catalog views</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80" w:line="276"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ran code review in a monorepo (yarn workspaces)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="52606D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stack: Next.js, React, TypeScript, Nest.js, WebRTC, Socket.io, Orval, Playwright, PostgreSQL</w:t>
-[...404 lines deleted...]
-        <w:t xml:space="preserve">Stack: TypeScript, Vite, Canvas 2D, HTML/CSS, Mobile Web APIs</w:t>
+        <w:t xml:space="preserve">Stack: Next.js, React, TypeScript, JavaScript, REST API, Redux, Jest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skills</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Languages: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">TypeScript, JavaScript (ES6+), HTML5, CSS3, SCSS/SASS, Python, Node.js</w:t>
+        <w:t xml:space="preserve">TypeScript, JavaScript (ES6+), HTML5, CSS3, SCSS/SASS, Python, Node.js, PHP, Laravel, 1C-Bitrix</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Frontend: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">React, Vue 3, Nuxt 4, Next.js (SSR/SSG), Effect-TS, Redux Toolkit, MobX, TanStack Query, TanStack Table, React Hook Form, Zod, Canvas, Framer Motion, React Native, Expo, Feature-Sliced Design, Module Federation, Tailwind CSS, CSS-in-JS / Emotion</w:t>
+        <w:t xml:space="preserve">React, Vue 3, Nuxt 4, Next.js (SSR/SSG), Effect-TS, Redux Toolkit, TanStack Query, TanStack Table, React Hook Form, Zod, Canvas, React Native, Expo, Feature-Sliced Design, Module Federation, Tailwind CSS, CSS-in-JS / Emotion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Build &amp; CI/CD: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Git, Webpack, Vite, yarn workspaces, monorepos, code splitting, CI/CD, GitLab CI, GitHub Actions, EAS Build, Docker</w:t>
+        <w:t xml:space="preserve">Git, Webpack, Vite, yarn workspaces, monorepos, code splitting, CI/CD, GitLab CI, GitHub Actions, Jenkins, EAS Build, Docker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API &amp; backend: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">REST API, OpenAPI/Orval, GraphQL (Apollo Client), WebSocket, PostgreSQL, SQL, Drizzle ORM, Nest.js, Django REST, Flask, scikit-learn, Keycloak, Auth.js, SMTP / IMAP</w:t>
+        <w:t xml:space="preserve">REST API, OpenAPI/Orval, GraphQL (Apollo Client), WebSocket, PostgreSQL, SQL, Drizzle ORM, Nest.js, Django REST, Flask, Redux Saga, Keycloak, Auth.js, SMTP / IMAP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quality &amp; process: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jest, Vitest, React Testing Library, Playwright, ESLint, Prettier, Storybook, Sentry, code review, Scrum, Agile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2062,38 +1664,38 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Maksim Peshekhonov - Senior Frontend / Fullstack Engineer</dc:title>
+  <dc:title>Maksim Peshekhonov - Fullstack</dc:title>
   <dc:creator>Maksim Peshekhonov</dc:creator>
   <dc:description>ATS-compatible resume</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>